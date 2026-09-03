--- v0 (2026-06-21)
+++ v1 (2026-09-03)
@@ -15,53 +15,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PT1 HR" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="918" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="919" uniqueCount="42">
   <si>
-    <t>Zagreb, 27.05.2026</t>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>HRVATSKA NARODNA BANKA</t>
   </si>
   <si>
     <t>Sektor platnog prometa</t>
   </si>
   <si>
     <t>Direkcija za nadzor platnog prometa</t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>KREDITNI TRANSFERI PREMA OPISU NAČINA PLAĆANJA U REPUBLICI HRVATSKOJ U EURIMA - 2026. godina</t>
   </si>
   <si>
     <t>KREDITNI TRANSFERI</t>
   </si>
   <si>
     <t>SIJEČANJ</t>
   </si>
   <si>
     <t>VELJAČA</t>
   </si>
@@ -104,81 +104,87 @@
   <si>
     <t>UKUPNO - Vrijednost transakcija</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t> Šalter</t>
   </si>
   <si>
     <t> Papirni nalog</t>
   </si>
   <si>
     <t> 2D barkod</t>
   </si>
   <si>
     <t> Ostalo</t>
   </si>
   <si>
     <t> UKUPNO</t>
   </si>
   <si>
     <t> Internet</t>
   </si>
   <si>
+    <t>*</t>
+  </si>
+  <si>
     <t> POTROŠAČ</t>
   </si>
   <si>
     <t> Telebanking</t>
   </si>
   <si>
     <t> Elektronički</t>
   </si>
   <si>
     <t> Mobilni telefon</t>
   </si>
   <si>
     <t> Bankomat/bankarski kiosk</t>
   </si>
   <si>
     <t> E-račun</t>
   </si>
   <si>
     <t> SMS</t>
   </si>
   <si>
     <t> NEPOTROŠAČ {1}</t>
   </si>
   <si>
     <t> Interni sustav obveznika</t>
   </si>
   <si>
     <t> UKUPNO </t>
   </si>
   <si>
     <t>{1} uključuje plaćanja kreditnih institucija</t>
+  </si>
+  <si>
+    <t>*podaci su revidirani u odnosu na prethodnu objavu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
@@ -620,51 +626,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BC40"/>
+  <dimension ref="A1:BC41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="30" customWidth="1"/>
     <col min="4" max="4" width="26" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="6" max="6" width="26" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="8" width="26" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
     <col min="10" max="10" width="26" customWidth="1"/>
     <col min="11" max="11" width="2" customWidth="1"/>
     <col min="12" max="12" width="26" customWidth="1"/>
     <col min="13" max="13" width="2" customWidth="1"/>
     <col min="14" max="14" width="26" customWidth="1"/>
     <col min="15" max="15" width="2" customWidth="1"/>
     <col min="16" max="16" width="26" customWidth="1"/>
     <col min="17" max="17" width="2" customWidth="1"/>
     <col min="18" max="18" width="26" customWidth="1"/>
     <col min="19" max="19" width="2" customWidth="1"/>
     <col min="20" max="20" width="26" customWidth="1"/>
@@ -889,81 +895,81 @@
       <c r="H10" s="9">
         <v>1025593</v>
       </c>
       <c r="I10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="J10" s="9">
         <v>1086796387</v>
       </c>
       <c r="K10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="L10" s="9">
         <v>1068416</v>
       </c>
       <c r="M10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="N10" s="9">
         <v>1603383899</v>
       </c>
       <c r="O10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="P10" s="9">
-        <v/>
+        <v>1005294</v>
       </c>
       <c r="Q10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="R10" s="9">
-        <v/>
+        <v>1022965801</v>
       </c>
       <c r="S10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="T10" s="9">
-        <v/>
+        <v>982828</v>
       </c>
       <c r="U10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="V10" s="9">
-        <v/>
+        <v>1128783666</v>
       </c>
       <c r="W10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="X10" s="9">
-        <v/>
+        <v>972730</v>
       </c>
       <c r="Y10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="Z10" s="9">
-        <v/>
+        <v>1190408941</v>
       </c>
       <c r="AA10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AB10" s="9">
         <v/>
       </c>
       <c r="AC10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AD10" s="9">
         <v/>
       </c>
       <c r="AE10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AF10" s="9">
         <v/>
       </c>
       <c r="AG10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AH10" s="9">
         <v/>
       </c>
@@ -997,57 +1003,57 @@
       <c r="AR10" s="9">
         <v/>
       </c>
       <c r="AS10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AT10" s="9">
         <v/>
       </c>
       <c r="AU10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AV10" s="9">
         <v/>
       </c>
       <c r="AW10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AX10" s="9">
         <v/>
       </c>
       <c r="AY10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AZ10" s="10">
-        <v>3070202</v>
+        <v>6031054</v>
       </c>
       <c r="BA10" t="s" s="11">
         <v>22</v>
       </c>
       <c r="BB10" s="10">
-        <v>3752909904</v>
+        <v>7095068312</v>
       </c>
       <c r="BC10" t="s" s="11">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>24</v>
       </c>
       <c r="C11" t="s" s="12">
         <v>25</v>
       </c>
       <c r="D11" s="13">
         <v>1608302</v>
       </c>
       <c r="E11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F11" s="13">
         <v>50679843</v>
       </c>
       <c r="G11" t="s" s="12">
@@ -1056,81 +1062,81 @@
       <c r="H11" s="13">
         <v>1582173</v>
       </c>
       <c r="I11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J11" s="13">
         <v>52509642</v>
       </c>
       <c r="K11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="L11" s="13">
         <v>1714589</v>
       </c>
       <c r="M11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="N11" s="13">
         <v>56446854</v>
       </c>
       <c r="O11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="P11" s="13">
-        <v/>
+        <v>1697362</v>
       </c>
       <c r="Q11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="R11" s="13">
-        <v/>
+        <v>52710382</v>
       </c>
       <c r="S11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="T11" s="13">
-        <v/>
+        <v>1660119</v>
       </c>
       <c r="U11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="V11" s="13">
-        <v/>
+        <v>54333427</v>
       </c>
       <c r="W11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="X11" s="13">
-        <v/>
+        <v>1700008</v>
       </c>
       <c r="Y11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="Z11" s="13">
-        <v/>
+        <v>53166113</v>
       </c>
       <c r="AA11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AB11" s="13">
         <v/>
       </c>
       <c r="AC11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AD11" s="13">
         <v/>
       </c>
       <c r="AE11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AF11" s="13">
         <v/>
       </c>
       <c r="AG11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AH11" s="13">
         <v/>
       </c>
@@ -1164,57 +1170,57 @@
       <c r="AR11" s="13">
         <v/>
       </c>
       <c r="AS11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AT11" s="13">
         <v/>
       </c>
       <c r="AU11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AV11" s="13">
         <v/>
       </c>
       <c r="AW11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX11" s="13">
         <v/>
       </c>
       <c r="AY11" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ11" s="14">
-        <v>4905064</v>
+        <v>9962553</v>
       </c>
       <c r="BA11" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB11" s="14">
-        <v>159636339</v>
+        <v>319846261</v>
       </c>
       <c r="BC11" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C12" t="s" s="12">
         <v>26</v>
       </c>
       <c r="D12" s="13">
         <v>331</v>
       </c>
       <c r="E12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F12" s="13">
         <v>4439191</v>
       </c>
       <c r="G12" t="s" s="12">
@@ -1223,81 +1229,81 @@
       <c r="H12" s="13">
         <v>513</v>
       </c>
       <c r="I12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J12" s="13">
         <v>7826103</v>
       </c>
       <c r="K12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="L12" s="13">
         <v>486</v>
       </c>
       <c r="M12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="N12" s="13">
         <v>8526720</v>
       </c>
       <c r="O12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="P12" s="13">
-        <v/>
+        <v>482</v>
       </c>
       <c r="Q12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="R12" s="13">
-        <v/>
+        <v>7429897</v>
       </c>
       <c r="S12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="T12" s="13">
-        <v/>
+        <v>509</v>
       </c>
       <c r="U12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="V12" s="13">
-        <v/>
+        <v>7535293</v>
       </c>
       <c r="W12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="X12" s="13">
-        <v/>
+        <v>610</v>
       </c>
       <c r="Y12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="Z12" s="13">
-        <v/>
+        <v>11038974</v>
       </c>
       <c r="AA12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AB12" s="13">
         <v/>
       </c>
       <c r="AC12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AD12" s="13">
         <v/>
       </c>
       <c r="AE12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AF12" s="13">
         <v/>
       </c>
       <c r="AG12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AH12" s="13">
         <v/>
       </c>
@@ -1331,57 +1337,57 @@
       <c r="AR12" s="13">
         <v/>
       </c>
       <c r="AS12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AT12" s="13">
         <v/>
       </c>
       <c r="AU12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AV12" s="13">
         <v/>
       </c>
       <c r="AW12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX12" s="13">
         <v/>
       </c>
       <c r="AY12" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ12" s="14">
-        <v>1330</v>
+        <v>2931</v>
       </c>
       <c r="BA12" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB12" s="14">
-        <v>20792014</v>
+        <v>46796178</v>
       </c>
       <c r="BC12" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B13" t="s" s="16">
         <v>27</v>
       </c>
       <c r="C13" t="s" s="16">
         <v>24</v>
       </c>
       <c r="D13" s="17">
         <v>2584826</v>
       </c>
       <c r="E13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="F13" s="17">
         <v>1117848652</v>
       </c>
       <c r="G13" t="s" s="18">
@@ -1390,81 +1396,81 @@
       <c r="H13" s="17">
         <v>2608279</v>
       </c>
       <c r="I13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="J13" s="17">
         <v>1147132132</v>
       </c>
       <c r="K13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="L13" s="17">
         <v>2783491</v>
       </c>
       <c r="M13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="N13" s="17">
         <v>1668357473</v>
       </c>
       <c r="O13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="P13" s="17">
-        <v/>
+        <v>2703138</v>
       </c>
       <c r="Q13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="R13" s="17">
-        <v/>
+        <v>1083106080</v>
       </c>
       <c r="S13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="T13" s="17">
-        <v/>
+        <v>2643456</v>
       </c>
       <c r="U13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="V13" s="17">
-        <v/>
+        <v>1190652386</v>
       </c>
       <c r="W13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="X13" s="17">
-        <v/>
+        <v>2673348</v>
       </c>
       <c r="Y13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="Z13" s="17">
-        <v/>
+        <v>1254614028</v>
       </c>
       <c r="AA13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AB13" s="17">
         <v/>
       </c>
       <c r="AC13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AD13" s="17">
         <v/>
       </c>
       <c r="AE13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AF13" s="17">
         <v/>
       </c>
       <c r="AG13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AH13" s="17">
         <v/>
       </c>
@@ -1498,57 +1504,57 @@
       <c r="AR13" s="17">
         <v/>
       </c>
       <c r="AS13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AT13" s="17">
         <v/>
       </c>
       <c r="AU13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AV13" s="17">
         <v/>
       </c>
       <c r="AW13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AX13" s="17">
         <v/>
       </c>
       <c r="AY13" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AZ13" s="19">
-        <v>7976596</v>
+        <v>15996538</v>
       </c>
       <c r="BA13" t="s" s="20">
         <v>22</v>
       </c>
       <c r="BB13" s="19">
-        <v>3933338257</v>
+        <v>7461710751</v>
       </c>
       <c r="BC13" t="s" s="20">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C14" t="s" s="12">
         <v>23</v>
       </c>
       <c r="D14" s="13">
         <v>2852</v>
       </c>
       <c r="E14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F14" s="13">
         <v>6443798</v>
       </c>
       <c r="G14" t="s" s="12">
@@ -1557,81 +1563,81 @@
       <c r="H14" s="13">
         <v>3122</v>
       </c>
       <c r="I14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J14" s="13">
         <v>5947325</v>
       </c>
       <c r="K14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="L14" s="13">
         <v>3119</v>
       </c>
       <c r="M14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="N14" s="13">
         <v>12201087</v>
       </c>
       <c r="O14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="P14" s="13">
-        <v/>
+        <v>2862</v>
       </c>
       <c r="Q14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="R14" s="13">
-        <v/>
+        <v>5473049</v>
       </c>
       <c r="S14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="T14" s="13">
-        <v/>
+        <v>2877</v>
       </c>
       <c r="U14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="V14" s="13">
-        <v/>
+        <v>11007898</v>
       </c>
       <c r="W14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="X14" s="13">
-        <v/>
+        <v>2811</v>
       </c>
       <c r="Y14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="Z14" s="13">
-        <v/>
+        <v>7931131</v>
       </c>
       <c r="AA14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AB14" s="13">
         <v/>
       </c>
       <c r="AC14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AD14" s="13">
         <v/>
       </c>
       <c r="AE14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AF14" s="13">
         <v/>
       </c>
       <c r="AG14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AH14" s="13">
         <v/>
       </c>
@@ -1665,140 +1671,140 @@
       <c r="AR14" s="13">
         <v/>
       </c>
       <c r="AS14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AT14" s="13">
         <v/>
       </c>
       <c r="AU14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AV14" s="13">
         <v/>
       </c>
       <c r="AW14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX14" s="13">
         <v/>
       </c>
       <c r="AY14" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ14" s="14">
-        <v>9093</v>
+        <v>17643</v>
       </c>
       <c r="BA14" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB14" s="14">
-        <v>24592210</v>
+        <v>49004288</v>
       </c>
       <c r="BC14" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C15" t="s" s="12">
         <v>28</v>
       </c>
       <c r="D15" s="13">
         <v>702515</v>
       </c>
       <c r="E15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F15" s="13">
         <v>293448139</v>
       </c>
       <c r="G15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="H15" s="13">
         <v>708598</v>
       </c>
       <c r="I15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J15" s="13">
         <v>318821969</v>
       </c>
       <c r="K15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="L15" s="13">
-        <v>784384</v>
+        <v>782307</v>
       </c>
       <c r="M15" t="s" s="12">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="N15" s="13">
-        <v>400269271</v>
+        <v>399653970</v>
       </c>
       <c r="O15" t="s" s="12">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="P15" s="13">
-        <v/>
+        <v>755570</v>
       </c>
       <c r="Q15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="R15" s="13">
-        <v/>
+        <v>302391344</v>
       </c>
       <c r="S15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="T15" s="13">
-        <v/>
+        <v>764080</v>
       </c>
       <c r="U15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="V15" s="13">
-        <v/>
+        <v>348974168</v>
       </c>
       <c r="W15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="X15" s="13">
-        <v/>
+        <v>778440</v>
       </c>
       <c r="Y15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="Z15" s="13">
-        <v/>
+        <v>409833649</v>
       </c>
       <c r="AA15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AB15" s="13">
         <v/>
       </c>
       <c r="AC15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AD15" s="13">
         <v/>
       </c>
       <c r="AE15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AF15" s="13">
         <v/>
       </c>
       <c r="AG15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AH15" s="13">
         <v/>
       </c>
@@ -1832,71 +1838,71 @@
       <c r="AR15" s="13">
         <v/>
       </c>
       <c r="AS15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AT15" s="13">
         <v/>
       </c>
       <c r="AU15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AV15" s="13">
         <v/>
       </c>
       <c r="AW15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX15" s="13">
         <v/>
       </c>
       <c r="AY15" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ15" s="14">
-        <v>2195497</v>
+        <v>4491510</v>
       </c>
       <c r="BA15" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB15" s="14">
-        <v>1012539379</v>
+        <v>2073123239</v>
       </c>
       <c r="BC15" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" t="s" s="7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C16" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D16" s="13">
         <v/>
       </c>
       <c r="E16" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F16" s="13">
         <v/>
       </c>
       <c r="G16" t="s" s="12">
         <v>22</v>
       </c>
       <c r="H16" s="13">
         <v/>
       </c>
       <c r="I16" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J16" s="13">
         <v/>
       </c>
       <c r="K16" t="s" s="12">
         <v>22</v>
       </c>
@@ -2016,123 +2022,123 @@
       </c>
       <c r="AX16" s="13">
         <v/>
       </c>
       <c r="AY16" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ16" s="14">
         <v>0</v>
       </c>
       <c r="BA16" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB16" s="14">
         <v>0</v>
       </c>
       <c r="BC16" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B17" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C17" t="s" s="12">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D17" s="13">
         <v>15378268</v>
       </c>
       <c r="E17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F17" s="13">
         <v>2543319662</v>
       </c>
       <c r="G17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="H17" s="13">
         <v>15388001</v>
       </c>
       <c r="I17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J17" s="13">
         <v>2764171796</v>
       </c>
       <c r="K17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="L17" s="13">
         <v>16987175</v>
       </c>
       <c r="M17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="N17" s="13">
         <v>3264877286</v>
       </c>
       <c r="O17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="P17" s="13">
-        <v/>
+        <v>16349698</v>
       </c>
       <c r="Q17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="R17" s="13">
-        <v/>
+        <v>2793179931</v>
       </c>
       <c r="S17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="T17" s="13">
-        <v/>
+        <v>16968704</v>
       </c>
       <c r="U17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="V17" s="13">
-        <v/>
+        <v>2995223407</v>
       </c>
       <c r="W17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="X17" s="13">
-        <v/>
+        <v>16932109</v>
       </c>
       <c r="Y17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="Z17" s="13">
-        <v/>
+        <v>3322356716</v>
       </c>
       <c r="AA17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AB17" s="13">
         <v/>
       </c>
       <c r="AC17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AD17" s="13">
         <v/>
       </c>
       <c r="AE17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AF17" s="13">
         <v/>
       </c>
       <c r="AG17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AH17" s="13">
         <v/>
       </c>
@@ -2166,140 +2172,140 @@
       <c r="AR17" s="13">
         <v/>
       </c>
       <c r="AS17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AT17" s="13">
         <v/>
       </c>
       <c r="AU17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AV17" s="13">
         <v/>
       </c>
       <c r="AW17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX17" s="13">
         <v/>
       </c>
       <c r="AY17" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ17" s="14">
-        <v>47753444</v>
+        <v>98003955</v>
       </c>
       <c r="BA17" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB17" s="14">
-        <v>8572368744</v>
+        <v>17683128798</v>
       </c>
       <c r="BC17" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:55">
       <c r="A18" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C18" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D18" s="13">
         <v>6057</v>
       </c>
       <c r="E18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F18" s="13">
         <v>1172490</v>
       </c>
       <c r="G18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="H18" s="13">
         <v>5902</v>
       </c>
       <c r="I18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J18" s="13">
         <v>1113255</v>
       </c>
       <c r="K18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="L18" s="13">
         <v>6178</v>
       </c>
       <c r="M18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="N18" s="13">
         <v>1138835</v>
       </c>
       <c r="O18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="P18" s="13">
-        <v/>
+        <v>5932</v>
       </c>
       <c r="Q18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="R18" s="13">
-        <v/>
+        <v>1097025</v>
       </c>
       <c r="S18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="T18" s="13">
-        <v/>
+        <v>5956</v>
       </c>
       <c r="U18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="V18" s="13">
-        <v/>
+        <v>1203475</v>
       </c>
       <c r="W18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="X18" s="13">
-        <v/>
+        <v>5667</v>
       </c>
       <c r="Y18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="Z18" s="13">
-        <v/>
+        <v>1154875</v>
       </c>
       <c r="AA18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AB18" s="13">
         <v/>
       </c>
       <c r="AC18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AD18" s="13">
         <v/>
       </c>
       <c r="AE18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AF18" s="13">
         <v/>
       </c>
       <c r="AG18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AH18" s="13">
         <v/>
       </c>
@@ -2333,140 +2339,140 @@
       <c r="AR18" s="13">
         <v/>
       </c>
       <c r="AS18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AT18" s="13">
         <v/>
       </c>
       <c r="AU18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AV18" s="13">
         <v/>
       </c>
       <c r="AW18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX18" s="13">
         <v/>
       </c>
       <c r="AY18" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ18" s="14">
-        <v>18137</v>
+        <v>35692</v>
       </c>
       <c r="BA18" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB18" s="14">
-        <v>3424580</v>
+        <v>6879955</v>
       </c>
       <c r="BC18" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C19" t="s" s="12">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D19" s="13">
         <v>19415</v>
       </c>
       <c r="E19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F19" s="13">
         <v>578297</v>
       </c>
       <c r="G19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="H19" s="13">
         <v>18703</v>
       </c>
       <c r="I19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J19" s="13">
         <v>559480</v>
       </c>
       <c r="K19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="L19" s="13">
         <v>20254</v>
       </c>
       <c r="M19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="N19" s="13">
         <v>603218</v>
       </c>
       <c r="O19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="P19" s="13">
-        <v/>
+        <v>19061</v>
       </c>
       <c r="Q19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="R19" s="13">
-        <v/>
+        <v>578467</v>
       </c>
       <c r="S19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="T19" s="13">
-        <v/>
+        <v>18980</v>
       </c>
       <c r="U19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="V19" s="13">
-        <v/>
+        <v>556874</v>
       </c>
       <c r="W19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="X19" s="13">
-        <v/>
+        <v>19741</v>
       </c>
       <c r="Y19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="Z19" s="13">
-        <v/>
+        <v>583713</v>
       </c>
       <c r="AA19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AB19" s="13">
         <v/>
       </c>
       <c r="AC19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AD19" s="13">
         <v/>
       </c>
       <c r="AE19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AF19" s="13">
         <v/>
       </c>
       <c r="AG19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AH19" s="13">
         <v/>
       </c>
@@ -2500,71 +2506,71 @@
       <c r="AR19" s="13">
         <v/>
       </c>
       <c r="AS19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AT19" s="13">
         <v/>
       </c>
       <c r="AU19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AV19" s="13">
         <v/>
       </c>
       <c r="AW19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX19" s="13">
         <v/>
       </c>
       <c r="AY19" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ19" s="14">
-        <v>58372</v>
+        <v>116154</v>
       </c>
       <c r="BA19" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB19" s="14">
-        <v>1740995</v>
+        <v>3460049</v>
       </c>
       <c r="BC19" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:55">
       <c r="A20" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B20" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C20" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D20" s="13">
         <v/>
       </c>
       <c r="E20" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F20" s="13">
         <v/>
       </c>
       <c r="G20" t="s" s="12">
         <v>22</v>
       </c>
       <c r="H20" s="13">
         <v/>
       </c>
       <c r="I20" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J20" s="13">
         <v/>
       </c>
       <c r="K20" t="s" s="12">
         <v>22</v>
       </c>
@@ -2726,81 +2732,81 @@
       <c r="H21" s="13">
         <v>24854</v>
       </c>
       <c r="I21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J21" s="13">
         <v>26510655</v>
       </c>
       <c r="K21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="L21" s="13">
         <v>27003</v>
       </c>
       <c r="M21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="N21" s="13">
         <v>29250892</v>
       </c>
       <c r="O21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="P21" s="13">
-        <v/>
+        <v>27392</v>
       </c>
       <c r="Q21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="R21" s="13">
-        <v/>
+        <v>33608520</v>
       </c>
       <c r="S21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="T21" s="13">
-        <v/>
+        <v>28874</v>
       </c>
       <c r="U21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="V21" s="13">
-        <v/>
+        <v>34788699</v>
       </c>
       <c r="W21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="X21" s="13">
-        <v/>
+        <v>28631</v>
       </c>
       <c r="Y21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="Z21" s="13">
-        <v/>
+        <v>34404137</v>
       </c>
       <c r="AA21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AB21" s="13">
         <v/>
       </c>
       <c r="AC21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AD21" s="13">
         <v/>
       </c>
       <c r="AE21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AF21" s="13">
         <v/>
       </c>
       <c r="AG21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AH21" s="13">
         <v/>
       </c>
@@ -2834,140 +2840,140 @@
       <c r="AR21" s="13">
         <v/>
       </c>
       <c r="AS21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AT21" s="13">
         <v/>
       </c>
       <c r="AU21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AV21" s="13">
         <v/>
       </c>
       <c r="AW21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX21" s="13">
         <v/>
       </c>
       <c r="AY21" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ21" s="14">
-        <v>78108</v>
+        <v>163005</v>
       </c>
       <c r="BA21" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB21" s="14">
-        <v>73238929</v>
+        <v>176040285</v>
       </c>
       <c r="BC21" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:55">
       <c r="A22" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B22" t="s" s="21">
         <v>27</v>
       </c>
       <c r="C22" t="s" s="21">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D22" s="9">
         <v>16135358</v>
       </c>
       <c r="E22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="F22" s="9">
         <v>2862439768</v>
       </c>
       <c r="G22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="H22" s="9">
         <v>16149180</v>
       </c>
       <c r="I22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="J22" s="9">
         <v>3117124480</v>
       </c>
       <c r="K22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="L22" s="9">
-        <v>17828113</v>
+        <v>17826036</v>
       </c>
       <c r="M22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="N22" s="9">
-        <v>3708340589</v>
+        <v>3707725288</v>
       </c>
       <c r="O22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="P22" s="9">
-        <v/>
+        <v>17160515</v>
       </c>
       <c r="Q22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="R22" s="9">
-        <v/>
+        <v>3136328336</v>
       </c>
       <c r="S22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="T22" s="9">
-        <v/>
+        <v>17789471</v>
       </c>
       <c r="U22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="V22" s="9">
-        <v/>
+        <v>3391754521</v>
       </c>
       <c r="W22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="X22" s="9">
-        <v/>
+        <v>17767399</v>
       </c>
       <c r="Y22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="Z22" s="9">
-        <v/>
+        <v>3776264221</v>
       </c>
       <c r="AA22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AB22" s="9">
         <v/>
       </c>
       <c r="AC22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AD22" s="9">
         <v/>
       </c>
       <c r="AE22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AF22" s="9">
         <v/>
       </c>
       <c r="AG22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AH22" s="9">
         <v/>
       </c>
@@ -3001,140 +3007,140 @@
       <c r="AR22" s="9">
         <v/>
       </c>
       <c r="AS22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AT22" s="9">
         <v/>
       </c>
       <c r="AU22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AV22" s="9">
         <v/>
       </c>
       <c r="AW22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AX22" s="9">
         <v/>
       </c>
       <c r="AY22" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AZ22" s="19">
-        <v>50112651</v>
+        <v>102827959</v>
       </c>
       <c r="BA22" t="s" s="20">
         <v>22</v>
       </c>
       <c r="BB22" s="19">
-        <v>9687904837</v>
+        <v>19991636614</v>
       </c>
       <c r="BC22" t="s" s="20">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:55">
       <c r="A23" t="s" s="22">
         <v>22</v>
       </c>
       <c r="B23" t="s" s="23">
         <v>27</v>
       </c>
       <c r="C23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="D23" s="19">
         <v>18720184</v>
       </c>
       <c r="E23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="F23" s="19">
         <v>3980288420</v>
       </c>
       <c r="G23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="H23" s="19">
         <v>18757459</v>
       </c>
       <c r="I23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="J23" s="19">
         <v>4264256612</v>
       </c>
       <c r="K23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="L23" s="19">
-        <v>20611604</v>
+        <v>20609527</v>
       </c>
       <c r="M23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="N23" s="19">
-        <v>5376698062</v>
+        <v>5376082761</v>
       </c>
       <c r="O23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="P23" s="19">
-        <v/>
+        <v>19863653</v>
       </c>
       <c r="Q23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="R23" s="19">
-        <v/>
+        <v>4219434416</v>
       </c>
       <c r="S23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="T23" s="19">
-        <v/>
+        <v>20432927</v>
       </c>
       <c r="U23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="V23" s="19">
-        <v/>
+        <v>4582406907</v>
       </c>
       <c r="W23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="X23" s="19">
-        <v/>
+        <v>20440747</v>
       </c>
       <c r="Y23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="Z23" s="19">
-        <v/>
+        <v>5030878249</v>
       </c>
       <c r="AA23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AB23" s="19">
         <v/>
       </c>
       <c r="AC23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AD23" s="19">
         <v/>
       </c>
       <c r="AE23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AF23" s="19">
         <v/>
       </c>
       <c r="AG23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AH23" s="19">
         <v/>
       </c>
@@ -3168,140 +3174,140 @@
       <c r="AR23" s="19">
         <v/>
       </c>
       <c r="AS23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AT23" s="19">
         <v/>
       </c>
       <c r="AU23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AV23" s="19">
         <v/>
       </c>
       <c r="AW23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AX23" s="19">
         <v/>
       </c>
       <c r="AY23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AZ23" s="19">
-        <v>58089247</v>
+        <v>118824497</v>
       </c>
       <c r="BA23" t="s" s="20">
         <v>22</v>
       </c>
       <c r="BB23" s="19">
-        <v>13621243094</v>
+        <v>27453347365</v>
       </c>
       <c r="BC23" t="s" s="20">
         <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:55">
       <c r="A24" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C24" t="s" s="12">
         <v>23</v>
       </c>
       <c r="D24" s="13">
         <v>232997</v>
       </c>
       <c r="E24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F24" s="13">
         <v>4571945795</v>
       </c>
       <c r="G24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="H24" s="13">
         <v>239327</v>
       </c>
       <c r="I24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J24" s="13">
         <v>3561538647</v>
       </c>
       <c r="K24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="L24" s="13">
-        <v>267418</v>
+        <v>267420</v>
       </c>
       <c r="M24" t="s" s="12">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="N24" s="13">
-        <v>2759713335</v>
+        <v>2759713450</v>
       </c>
       <c r="O24" t="s" s="12">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="P24" s="13">
-        <v/>
+        <v>255245</v>
       </c>
       <c r="Q24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="R24" s="13">
-        <v/>
+        <v>2477581169</v>
       </c>
       <c r="S24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="T24" s="13">
-        <v/>
+        <v>257316</v>
       </c>
       <c r="U24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="V24" s="13">
-        <v/>
+        <v>2022692774</v>
       </c>
       <c r="W24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="X24" s="13">
-        <v/>
+        <v>251080</v>
       </c>
       <c r="Y24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="Z24" s="13">
-        <v/>
+        <v>3102182595</v>
       </c>
       <c r="AA24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AB24" s="13">
         <v/>
       </c>
       <c r="AC24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AD24" s="13">
         <v/>
       </c>
       <c r="AE24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AF24" s="13">
         <v/>
       </c>
       <c r="AG24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AH24" s="13">
         <v/>
       </c>
@@ -3335,57 +3341,57 @@
       <c r="AR24" s="13">
         <v/>
       </c>
       <c r="AS24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AT24" s="13">
         <v/>
       </c>
       <c r="AU24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AV24" s="13">
         <v/>
       </c>
       <c r="AW24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX24" s="13">
         <v/>
       </c>
       <c r="AY24" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ24" s="14">
-        <v>739742</v>
+        <v>1503385</v>
       </c>
       <c r="BA24" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB24" s="14">
-        <v>10893197777</v>
+        <v>18495654430</v>
       </c>
       <c r="BC24" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B25" t="s" s="12">
         <v>24</v>
       </c>
       <c r="C25" t="s" s="12">
         <v>25</v>
       </c>
       <c r="D25" s="13">
         <v>9379</v>
       </c>
       <c r="E25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F25" s="13">
         <v>10632507</v>
       </c>
       <c r="G25" t="s" s="12">
@@ -3394,81 +3400,81 @@
       <c r="H25" s="13">
         <v>10984</v>
       </c>
       <c r="I25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J25" s="13">
         <v>10401498</v>
       </c>
       <c r="K25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="L25" s="13">
         <v>11898</v>
       </c>
       <c r="M25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="N25" s="13">
         <v>12270849</v>
       </c>
       <c r="O25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="P25" s="13">
-        <v/>
+        <v>11299</v>
       </c>
       <c r="Q25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="R25" s="13">
-        <v/>
+        <v>9714943</v>
       </c>
       <c r="S25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="T25" s="13">
-        <v/>
+        <v>10528</v>
       </c>
       <c r="U25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="V25" s="13">
-        <v/>
+        <v>12908465</v>
       </c>
       <c r="W25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="X25" s="13">
-        <v/>
+        <v>9701</v>
       </c>
       <c r="Y25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="Z25" s="13">
-        <v/>
+        <v>9228184</v>
       </c>
       <c r="AA25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AB25" s="13">
         <v/>
       </c>
       <c r="AC25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AD25" s="13">
         <v/>
       </c>
       <c r="AE25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AF25" s="13">
         <v/>
       </c>
       <c r="AG25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AH25" s="13">
         <v/>
       </c>
@@ -3502,57 +3508,57 @@
       <c r="AR25" s="13">
         <v/>
       </c>
       <c r="AS25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AT25" s="13">
         <v/>
       </c>
       <c r="AU25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AV25" s="13">
         <v/>
       </c>
       <c r="AW25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX25" s="13">
         <v/>
       </c>
       <c r="AY25" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ25" s="14">
-        <v>32261</v>
+        <v>63789</v>
       </c>
       <c r="BA25" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB25" s="14">
-        <v>33304854</v>
+        <v>65156446</v>
       </c>
       <c r="BC25" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B26" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C26" t="s" s="12">
         <v>26</v>
       </c>
       <c r="D26" s="13">
         <v/>
       </c>
       <c r="E26" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F26" s="13">
         <v/>
       </c>
       <c r="G26" t="s" s="12">
@@ -3716,93 +3722,93 @@
       <c r="D27" s="17">
         <v>242376</v>
       </c>
       <c r="E27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="F27" s="17">
         <v>4582578302</v>
       </c>
       <c r="G27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="H27" s="17">
         <v>250311</v>
       </c>
       <c r="I27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="J27" s="17">
         <v>3571940145</v>
       </c>
       <c r="K27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="L27" s="17">
-        <v>279316</v>
+        <v>279318</v>
       </c>
       <c r="M27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="N27" s="17">
-        <v>2771984184</v>
+        <v>2771984299</v>
       </c>
       <c r="O27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="P27" s="17">
-        <v/>
+        <v>266544</v>
       </c>
       <c r="Q27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="R27" s="17">
-        <v/>
+        <v>2487296112</v>
       </c>
       <c r="S27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="T27" s="17">
-        <v/>
+        <v>267844</v>
       </c>
       <c r="U27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="V27" s="17">
-        <v/>
+        <v>2035601239</v>
       </c>
       <c r="W27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="X27" s="17">
-        <v/>
+        <v>260781</v>
       </c>
       <c r="Y27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="Z27" s="17">
-        <v/>
+        <v>3111410779</v>
       </c>
       <c r="AA27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AB27" s="17">
         <v/>
       </c>
       <c r="AC27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AD27" s="17">
         <v/>
       </c>
       <c r="AE27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AF27" s="17">
         <v/>
       </c>
       <c r="AG27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AH27" s="17">
         <v/>
       </c>
@@ -3836,57 +3842,57 @@
       <c r="AR27" s="17">
         <v/>
       </c>
       <c r="AS27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AT27" s="17">
         <v/>
       </c>
       <c r="AU27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AV27" s="17">
         <v/>
       </c>
       <c r="AW27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AX27" s="17">
         <v/>
       </c>
       <c r="AY27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="AZ27" s="19">
-        <v>772003</v>
+        <v>1567174</v>
       </c>
       <c r="BA27" t="s" s="20">
         <v>22</v>
       </c>
       <c r="BB27" s="19">
-        <v>10926502631</v>
+        <v>18560810876</v>
       </c>
       <c r="BC27" t="s" s="20">
         <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C28" t="s" s="12">
         <v>23</v>
       </c>
       <c r="D28" s="13">
         <v>1111526</v>
       </c>
       <c r="E28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F28" s="13">
         <v>1546402713</v>
       </c>
       <c r="G28" t="s" s="12">
@@ -3895,81 +3901,81 @@
       <c r="H28" s="13">
         <v>1140410</v>
       </c>
       <c r="I28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J28" s="13">
         <v>990504326</v>
       </c>
       <c r="K28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="L28" s="13">
         <v>1248591</v>
       </c>
       <c r="M28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="N28" s="13">
         <v>1912893567</v>
       </c>
       <c r="O28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="P28" s="13">
-        <v/>
+        <v>1153683</v>
       </c>
       <c r="Q28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="R28" s="13">
-        <v/>
+        <v>964071799</v>
       </c>
       <c r="S28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="T28" s="13">
-        <v/>
+        <v>2066780</v>
       </c>
       <c r="U28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="V28" s="13">
-        <v/>
+        <v>1824479940</v>
       </c>
       <c r="W28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="X28" s="13">
-        <v/>
+        <v>1195041</v>
       </c>
       <c r="Y28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="Z28" s="13">
-        <v/>
+        <v>1150138255</v>
       </c>
       <c r="AA28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AB28" s="13">
         <v/>
       </c>
       <c r="AC28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AD28" s="13">
         <v/>
       </c>
       <c r="AE28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AF28" s="13">
         <v/>
       </c>
       <c r="AG28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AH28" s="13">
         <v/>
       </c>
@@ -4003,140 +4009,140 @@
       <c r="AR28" s="13">
         <v/>
       </c>
       <c r="AS28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AT28" s="13">
         <v/>
       </c>
       <c r="AU28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AV28" s="13">
         <v/>
       </c>
       <c r="AW28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX28" s="13">
         <v/>
       </c>
       <c r="AY28" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ28" s="14">
-        <v>3500527</v>
+        <v>7916031</v>
       </c>
       <c r="BA28" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB28" s="14">
-        <v>4449800606</v>
+        <v>8388490600</v>
       </c>
       <c r="BC28" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C29" t="s" s="12">
         <v>28</v>
       </c>
       <c r="D29" s="13">
         <v>8743067</v>
       </c>
       <c r="E29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F29" s="13">
         <v>25863110128</v>
       </c>
       <c r="G29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="H29" s="13">
         <v>9103283</v>
       </c>
       <c r="I29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J29" s="13">
         <v>26592610194</v>
       </c>
       <c r="K29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="L29" s="13">
-        <v>10718310</v>
+        <v>10717870</v>
       </c>
       <c r="M29" t="s" s="12">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="N29" s="13">
-        <v>31147073114</v>
+        <v>31145151911</v>
       </c>
       <c r="O29" t="s" s="12">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="P29" s="13">
-        <v/>
+        <v>10384513</v>
       </c>
       <c r="Q29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="R29" s="13">
-        <v/>
+        <v>28441243735</v>
       </c>
       <c r="S29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="T29" s="13">
-        <v/>
+        <v>9924997</v>
       </c>
       <c r="U29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="V29" s="13">
-        <v/>
+        <v>27823563437</v>
       </c>
       <c r="W29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="X29" s="13">
-        <v/>
+        <v>10338726</v>
       </c>
       <c r="Y29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="Z29" s="13">
-        <v/>
+        <v>37440955311</v>
       </c>
       <c r="AA29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AB29" s="13">
         <v/>
       </c>
       <c r="AC29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AD29" s="13">
         <v/>
       </c>
       <c r="AE29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AF29" s="13">
         <v/>
       </c>
       <c r="AG29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AH29" s="13">
         <v/>
       </c>
@@ -4170,71 +4176,71 @@
       <c r="AR29" s="13">
         <v/>
       </c>
       <c r="AS29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AT29" s="13">
         <v/>
       </c>
       <c r="AU29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AV29" s="13">
         <v/>
       </c>
       <c r="AW29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX29" s="13">
         <v/>
       </c>
       <c r="AY29" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ29" s="14">
-        <v>28564660</v>
+        <v>59212456</v>
       </c>
       <c r="BA29" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB29" s="14">
-        <v>83602793436</v>
+        <v>177306634716</v>
       </c>
       <c r="BC29" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B30" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C30" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D30" s="13">
         <v/>
       </c>
       <c r="E30" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F30" s="13">
         <v/>
       </c>
       <c r="G30" t="s" s="12">
         <v>22</v>
       </c>
       <c r="H30" s="13">
         <v/>
       </c>
       <c r="I30" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J30" s="13">
         <v/>
       </c>
       <c r="K30" t="s" s="12">
         <v>22</v>
       </c>
@@ -4351,126 +4357,126 @@
       </c>
       <c r="AW30" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX30" s="13">
         <v/>
       </c>
       <c r="AY30" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ30" s="14">
         <v>0</v>
       </c>
       <c r="BA30" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB30" s="14">
         <v>0</v>
       </c>
       <c r="BC30" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" t="s" s="7">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C31" t="s" s="12">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D31" s="13">
         <v>1992812</v>
       </c>
       <c r="E31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F31" s="13">
         <v>1451041676</v>
       </c>
       <c r="G31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="H31" s="13">
         <v>2141280</v>
       </c>
       <c r="I31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J31" s="13">
         <v>1558604061</v>
       </c>
       <c r="K31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="L31" s="13">
-        <v>2448636</v>
+        <v>2448651</v>
       </c>
       <c r="M31" t="s" s="12">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="N31" s="13">
-        <v>1854242384</v>
+        <v>1854251851</v>
       </c>
       <c r="O31" t="s" s="12">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="P31" s="13">
-        <v/>
+        <v>2396091</v>
       </c>
       <c r="Q31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="R31" s="13">
-        <v/>
+        <v>1853348568</v>
       </c>
       <c r="S31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="T31" s="13">
-        <v/>
+        <v>2446191</v>
       </c>
       <c r="U31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="V31" s="13">
-        <v/>
+        <v>1860682191</v>
       </c>
       <c r="W31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="X31" s="13">
-        <v/>
+        <v>2565466</v>
       </c>
       <c r="Y31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="Z31" s="13">
-        <v/>
+        <v>2119595408</v>
       </c>
       <c r="AA31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AB31" s="13">
         <v/>
       </c>
       <c r="AC31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AD31" s="13">
         <v/>
       </c>
       <c r="AE31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AF31" s="13">
         <v/>
       </c>
       <c r="AG31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AH31" s="13">
         <v/>
       </c>
@@ -4504,71 +4510,71 @@
       <c r="AR31" s="13">
         <v/>
       </c>
       <c r="AS31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AT31" s="13">
         <v/>
       </c>
       <c r="AU31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AV31" s="13">
         <v/>
       </c>
       <c r="AW31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX31" s="13">
         <v/>
       </c>
       <c r="AY31" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ31" s="14">
-        <v>6582728</v>
+        <v>13990491</v>
       </c>
       <c r="BA31" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB31" s="14">
-        <v>4863888121</v>
+        <v>10697523755</v>
       </c>
       <c r="BC31" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:55">
       <c r="A32" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B32" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C32" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D32" s="13">
         <v/>
       </c>
       <c r="E32" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F32" s="13">
         <v/>
       </c>
       <c r="G32" t="s" s="12">
         <v>22</v>
       </c>
       <c r="H32" s="13">
         <v/>
       </c>
       <c r="I32" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J32" s="13">
         <v/>
       </c>
       <c r="K32" t="s" s="12">
         <v>22</v>
       </c>
@@ -4691,51 +4697,51 @@
       </c>
       <c r="AY32" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ32" s="14">
         <v>0</v>
       </c>
       <c r="BA32" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB32" s="14">
         <v>0</v>
       </c>
       <c r="BC32" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:55">
       <c r="A33" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B33" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C33" t="s" s="12">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D33" s="13">
         <v/>
       </c>
       <c r="E33" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F33" s="13">
         <v/>
       </c>
       <c r="G33" t="s" s="12">
         <v>22</v>
       </c>
       <c r="H33" s="13">
         <v/>
       </c>
       <c r="I33" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J33" s="13">
         <v/>
       </c>
       <c r="K33" t="s" s="12">
         <v>22</v>
       </c>
@@ -4858,51 +4864,51 @@
       </c>
       <c r="AY33" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ33" s="14">
         <v>0</v>
       </c>
       <c r="BA33" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB33" s="14">
         <v>0</v>
       </c>
       <c r="BC33" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:55">
       <c r="A34" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B34" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C34" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D34" s="13">
         <v/>
       </c>
       <c r="E34" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F34" s="13">
         <v/>
       </c>
       <c r="G34" t="s" s="12">
         <v>22</v>
       </c>
       <c r="H34" s="13">
         <v/>
       </c>
       <c r="I34" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J34" s="13">
         <v/>
       </c>
       <c r="K34" t="s" s="12">
         <v>22</v>
       </c>
@@ -5025,120 +5031,120 @@
       </c>
       <c r="AY34" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ34" s="14">
         <v>0</v>
       </c>
       <c r="BA34" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB34" s="14">
         <v>0</v>
       </c>
       <c r="BC34" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:55">
       <c r="A35" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C35" t="s" s="12">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35" s="13">
         <v>835387</v>
       </c>
       <c r="E35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F35" s="13">
         <v>2479548109</v>
       </c>
       <c r="G35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="H35" s="13">
         <v>818674</v>
       </c>
       <c r="I35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J35" s="13">
         <v>2402489771</v>
       </c>
       <c r="K35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="L35" s="13">
         <v>954541</v>
       </c>
       <c r="M35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="N35" s="13">
         <v>2712370053</v>
       </c>
       <c r="O35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="P35" s="13">
-        <v/>
+        <v>958832</v>
       </c>
       <c r="Q35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="R35" s="13">
-        <v/>
+        <v>2510122919</v>
       </c>
       <c r="S35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="T35" s="13">
-        <v/>
+        <v>1051474</v>
       </c>
       <c r="U35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="V35" s="13">
-        <v/>
+        <v>2670287812</v>
       </c>
       <c r="W35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="X35" s="13">
-        <v/>
+        <v>1058412</v>
       </c>
       <c r="Y35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="Z35" s="13">
-        <v/>
+        <v>3191442226</v>
       </c>
       <c r="AA35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AB35" s="13">
         <v/>
       </c>
       <c r="AC35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AD35" s="13">
         <v/>
       </c>
       <c r="AE35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AF35" s="13">
         <v/>
       </c>
       <c r="AG35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AH35" s="13">
         <v/>
       </c>
@@ -5172,57 +5178,57 @@
       <c r="AR35" s="13">
         <v/>
       </c>
       <c r="AS35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AT35" s="13">
         <v/>
       </c>
       <c r="AU35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AV35" s="13">
         <v/>
       </c>
       <c r="AW35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX35" s="13">
         <v/>
       </c>
       <c r="AY35" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ35" s="14">
-        <v>2608602</v>
+        <v>5677320</v>
       </c>
       <c r="BA35" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB35" s="14">
-        <v>7594407933</v>
+        <v>15966260890</v>
       </c>
       <c r="BC35" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="C36" t="s" s="12">
         <v>26</v>
       </c>
       <c r="D36" s="13">
         <v>573257</v>
       </c>
       <c r="E36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>3317481776</v>
       </c>
       <c r="G36" t="s" s="12">
@@ -5231,81 +5237,81 @@
       <c r="H36" s="13">
         <v>601082</v>
       </c>
       <c r="I36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="J36" s="13">
         <v>2507909069</v>
       </c>
       <c r="K36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="L36" s="13">
         <v>699066</v>
       </c>
       <c r="M36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="N36" s="13">
         <v>2269441287</v>
       </c>
       <c r="O36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="P36" s="13">
-        <v/>
+        <v>664251</v>
       </c>
       <c r="Q36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="R36" s="13">
-        <v/>
+        <v>2721702025</v>
       </c>
       <c r="S36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="T36" s="13">
-        <v/>
+        <v>645252</v>
       </c>
       <c r="U36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="V36" s="13">
-        <v/>
+        <v>2681924651</v>
       </c>
       <c r="W36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="X36" s="13">
-        <v/>
+        <v>676409</v>
       </c>
       <c r="Y36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="Z36" s="13">
-        <v/>
+        <v>2978815078</v>
       </c>
       <c r="AA36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AB36" s="13">
         <v/>
       </c>
       <c r="AC36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AD36" s="13">
         <v/>
       </c>
       <c r="AE36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AF36" s="13">
         <v/>
       </c>
       <c r="AG36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AH36" s="13">
         <v/>
       </c>
@@ -5339,140 +5345,140 @@
       <c r="AR36" s="13">
         <v/>
       </c>
       <c r="AS36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AT36" s="13">
         <v/>
       </c>
       <c r="AU36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AV36" s="13">
         <v/>
       </c>
       <c r="AW36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AX36" s="13">
         <v/>
       </c>
       <c r="AY36" t="s" s="12">
         <v>22</v>
       </c>
       <c r="AZ36" s="14">
-        <v>1873405</v>
+        <v>3859317</v>
       </c>
       <c r="BA36" t="s" s="15">
         <v>22</v>
       </c>
       <c r="BB36" s="14">
-        <v>8094832132</v>
+        <v>16477273886</v>
       </c>
       <c r="BC36" t="s" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:55">
       <c r="A37" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B37" t="s" s="21">
         <v>27</v>
       </c>
       <c r="C37" t="s" s="21">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D37" s="9">
         <v>13256049</v>
       </c>
       <c r="E37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="F37" s="9">
         <v>34657584402</v>
       </c>
       <c r="G37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="H37" s="9">
         <v>13804729</v>
       </c>
       <c r="I37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="J37" s="9">
         <v>34052117421</v>
       </c>
       <c r="K37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="L37" s="9">
-        <v>16069144</v>
+        <v>16068719</v>
       </c>
       <c r="M37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="N37" s="9">
-        <v>39896020405</v>
+        <v>39894108669</v>
       </c>
       <c r="O37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="P37" s="9">
-        <v/>
+        <v>15557370</v>
       </c>
       <c r="Q37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="R37" s="9">
-        <v/>
+        <v>36490489046</v>
       </c>
       <c r="S37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="T37" s="9">
-        <v/>
+        <v>16134694</v>
       </c>
       <c r="U37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="V37" s="9">
-        <v/>
+        <v>36860938031</v>
       </c>
       <c r="W37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="X37" s="9">
-        <v/>
+        <v>15834054</v>
       </c>
       <c r="Y37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="Z37" s="9">
-        <v/>
+        <v>46880946278</v>
       </c>
       <c r="AA37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AB37" s="9">
         <v/>
       </c>
       <c r="AC37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AD37" s="9">
         <v/>
       </c>
       <c r="AE37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AF37" s="9">
         <v/>
       </c>
       <c r="AG37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AH37" s="9">
         <v/>
       </c>
@@ -5506,140 +5512,140 @@
       <c r="AR37" s="9">
         <v/>
       </c>
       <c r="AS37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AT37" s="9">
         <v/>
       </c>
       <c r="AU37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AV37" s="9">
         <v/>
       </c>
       <c r="AW37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AX37" s="9">
         <v/>
       </c>
       <c r="AY37" t="s" s="8">
         <v>22</v>
       </c>
       <c r="AZ37" s="19">
-        <v>43129922</v>
+        <v>90655615</v>
       </c>
       <c r="BA37" t="s" s="20">
         <v>22</v>
       </c>
       <c r="BB37" s="19">
-        <v>108605722228</v>
+        <v>228836183847</v>
       </c>
       <c r="BC37" t="s" s="20">
         <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:55">
       <c r="A38" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B38" t="s" s="23">
         <v>27</v>
       </c>
       <c r="C38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="D38" s="19">
         <v>13498425</v>
       </c>
       <c r="E38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="F38" s="19">
         <v>39240162704</v>
       </c>
       <c r="G38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="H38" s="19">
         <v>14055040</v>
       </c>
       <c r="I38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="J38" s="19">
         <v>37624057566</v>
       </c>
       <c r="K38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="L38" s="19">
-        <v>16348460</v>
+        <v>16348037</v>
       </c>
       <c r="M38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="N38" s="19">
-        <v>42668004589</v>
+        <v>42666092968</v>
       </c>
       <c r="O38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="P38" s="19">
-        <v/>
+        <v>15823914</v>
       </c>
       <c r="Q38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="R38" s="19">
-        <v/>
+        <v>38977785158</v>
       </c>
       <c r="S38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="T38" s="19">
-        <v/>
+        <v>16402538</v>
       </c>
       <c r="U38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="V38" s="19">
-        <v/>
+        <v>38896539270</v>
       </c>
       <c r="W38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="X38" s="19">
-        <v/>
+        <v>16094835</v>
       </c>
       <c r="Y38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="Z38" s="19">
-        <v/>
+        <v>49992357057</v>
       </c>
       <c r="AA38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AB38" s="19">
         <v/>
       </c>
       <c r="AC38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AD38" s="19">
         <v/>
       </c>
       <c r="AE38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AF38" s="19">
         <v/>
       </c>
       <c r="AG38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AH38" s="19">
         <v/>
       </c>
@@ -5673,140 +5679,140 @@
       <c r="AR38" s="19">
         <v/>
       </c>
       <c r="AS38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AT38" s="19">
         <v/>
       </c>
       <c r="AU38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AV38" s="19">
         <v/>
       </c>
       <c r="AW38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AX38" s="19">
         <v/>
       </c>
       <c r="AY38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="AZ38" s="19">
-        <v>43901925</v>
+        <v>92222789</v>
       </c>
       <c r="BA38" t="s" s="20">
         <v>22</v>
       </c>
       <c r="BB38" s="19">
-        <v>119532224859</v>
+        <v>247396994723</v>
       </c>
       <c r="BC38" t="s" s="20">
         <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:55">
       <c r="A39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="B39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="C39" t="s" s="23">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D39" s="24">
         <v>32218609</v>
       </c>
       <c r="E39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="F39" s="24">
         <v>43220451124</v>
       </c>
       <c r="G39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="H39" s="24">
         <v>32812499</v>
       </c>
       <c r="I39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="J39" s="24">
         <v>41888314178</v>
       </c>
       <c r="K39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="L39" s="24">
-        <v>36960064</v>
+        <v>36957564</v>
       </c>
       <c r="M39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="N39" s="24">
-        <v>48044702651</v>
+        <v>48042175729</v>
       </c>
       <c r="O39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="P39" s="24">
-        <v/>
+        <v>35687567</v>
       </c>
       <c r="Q39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="R39" s="24">
-        <v/>
+        <v>43197219574</v>
       </c>
       <c r="S39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="T39" s="24">
-        <v/>
+        <v>36835465</v>
       </c>
       <c r="U39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="V39" s="24">
-        <v/>
+        <v>43478946177</v>
       </c>
       <c r="W39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="X39" s="24">
-        <v/>
+        <v>36535582</v>
       </c>
       <c r="Y39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="Z39" s="24">
-        <v/>
+        <v>55023235306</v>
       </c>
       <c r="AA39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="AB39" s="24">
         <v/>
       </c>
       <c r="AC39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="AD39" s="24">
         <v/>
       </c>
       <c r="AE39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="AF39" s="24">
         <v/>
       </c>
       <c r="AG39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="AH39" s="24">
         <v/>
       </c>
@@ -5840,65 +5846,70 @@
       <c r="AR39" s="24">
         <v/>
       </c>
       <c r="AS39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="AT39" s="24">
         <v/>
       </c>
       <c r="AU39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="AV39" s="24">
         <v/>
       </c>
       <c r="AW39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="AX39" s="24">
         <v/>
       </c>
       <c r="AY39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="AZ39" s="24">
-        <v>101991172</v>
+        <v>211047286</v>
       </c>
       <c r="BA39" t="s" s="23">
         <v>22</v>
       </c>
       <c r="BB39" s="24">
-        <v>133153467953</v>
+        <v>274850342088</v>
       </c>
       <c r="BC39" t="s" s="23">
         <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:55">
       <c r="A40" t="s">
-        <v>39</v>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="41" spans="1:55">
+      <c r="A41" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="47">
     <mergeCell ref="A1:BC1"/>
     <mergeCell ref="A2:BC2"/>
     <mergeCell ref="A3:BC3"/>
     <mergeCell ref="A4:BC4"/>
     <mergeCell ref="A5:BC5"/>
     <mergeCell ref="A6:BC6"/>
     <mergeCell ref="A7:BC7"/>
     <mergeCell ref="A8:C9"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="H8:K8"/>
     <mergeCell ref="L8:O8"/>
     <mergeCell ref="P8:S8"/>
     <mergeCell ref="T8:W8"/>
     <mergeCell ref="X8:AA8"/>
     <mergeCell ref="AB8:AE8"/>
     <mergeCell ref="AF8:AI8"/>
     <mergeCell ref="AJ8:AM8"/>
     <mergeCell ref="AN8:AQ8"/>
     <mergeCell ref="AR8:AU8"/>
     <mergeCell ref="AV8:AY8"/>
     <mergeCell ref="AZ8:BC8"/>